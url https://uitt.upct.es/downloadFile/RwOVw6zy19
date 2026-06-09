--- v0 (2026-04-26)
+++ v1 (2026-06-09)
@@ -1,3368 +1,867 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B5ED7F8" w14:textId="57FDC74B" w:rsidR="006D5BC5" w:rsidRPr="0064030E" w:rsidRDefault="007C167E" w:rsidP="006D5BC5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="3698EA6D" w14:textId="77777777" w:rsidR="006206BE" w:rsidRDefault="006206BE"/>
+    <w:p w14:paraId="05349ABA" w14:textId="3E789618" w:rsidR="00B567DC" w:rsidRPr="00B567DC" w:rsidRDefault="00FC461C" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOLICITUD DE IMPUTACIÓN DE GASTOS EN EL PROGRAMA FACILITA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3781503D" w14:textId="77777777" w:rsidR="00B567DC" w:rsidRPr="00B567DC" w:rsidRDefault="00B567DC" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D94FA81" w14:textId="73D9CA0A" w:rsidR="00B567DC" w:rsidRDefault="00A25B1A" w:rsidP="00B567DC">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B567DC" w:rsidRPr="00B567DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, responsable del</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC461C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proyecto de investigación </w:t>
+      </w:r>
+      <w:r w:rsidR="001A13AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con referencia </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A13AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A13AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009B18CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D7E7E9" w14:textId="738F30F0" w:rsidR="00B567DC" w:rsidRPr="00391E24" w:rsidRDefault="00B567DC" w:rsidP="002955B5">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOLICITA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C02F890" w14:textId="25957E89" w:rsidR="00B567DC" w:rsidRDefault="00D24BC3" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...317 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00B567DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006B704C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imputación de los siguientes gastos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el Programa FACILITA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B567DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4815"/>
-        <w:gridCol w:w="4188"/>
+        <w:gridCol w:w="4247"/>
+        <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0064030E" w:rsidRPr="0064030E" w14:paraId="1E9E0CED" w14:textId="77777777" w:rsidTr="00E30810">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004022E6" w14:paraId="2D19206E" w14:textId="77777777" w:rsidTr="00523151">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32888652" w14:textId="6D231A40" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="002A3098" w:rsidP="00D50A9A">
+          <w:p w14:paraId="2340E581" w14:textId="3E6A27BB" w:rsidR="004022E6" w:rsidRPr="00523151" w:rsidRDefault="004022E6" w:rsidP="00523151">
             <w:pPr>
-              <w:ind w:right="168"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0064030E">
+            <w:r w:rsidRPr="00523151">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Tipo de ayuda que se solicita</w:t>
+              <w:t>Descripción</w:t>
+            </w:r>
+            <w:r w:rsidR="00523151" w:rsidRPr="00523151">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del gasto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4188" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4247" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1D985BC9" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="0059510E" w:rsidP="00E30810">
+          <w:p w14:paraId="0BB15511" w14:textId="6700D26D" w:rsidR="004022E6" w:rsidRPr="00523151" w:rsidRDefault="004022E6" w:rsidP="00B567DC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:right="-992"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0064030E">
+            <w:r w:rsidRPr="00523151">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Equipamiento científico-tecnológico</w:t>
-[...59 lines deleted...]
-              <w:t>(elimínese lo que no proceda)</w:t>
+              <w:t>Importe previsto en el presente ejercicio económico</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064030E" w:rsidRPr="0064030E" w14:paraId="3E8C5772" w14:textId="77777777" w:rsidTr="2BD8B071">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004022E6" w14:paraId="0CED6642" w14:textId="77777777" w:rsidTr="004022E6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3062ACD3" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19">
+          <w:p w14:paraId="37FDD8BB" w14:textId="77777777" w:rsidR="004022E6" w:rsidRDefault="004022E6" w:rsidP="00B567DC">
             <w:pPr>
-              <w:ind w:right="-992"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4188" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="548CF47E" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19">
+          <w:p w14:paraId="20703D53" w14:textId="77777777" w:rsidR="004022E6" w:rsidRDefault="004022E6" w:rsidP="00B567DC">
             <w:pPr>
-              <w:ind w:right="-992"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0064030E" w:rsidRPr="0064030E" w14:paraId="35F8DD7C" w14:textId="77777777" w:rsidTr="2BD8B071">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004022E6" w14:paraId="1753A818" w14:textId="77777777" w:rsidTr="004022E6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="530AD5A7" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19">
+          <w:p w14:paraId="0A78A1EF" w14:textId="77777777" w:rsidR="004022E6" w:rsidRDefault="004022E6" w:rsidP="00B567DC">
             <w:pPr>
-              <w:ind w:right="-992"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0064030E">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4188" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61B348B3" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19">
+          <w:p w14:paraId="50E90AE4" w14:textId="77777777" w:rsidR="004022E6" w:rsidRDefault="004022E6" w:rsidP="00B567DC">
             <w:pPr>
-              <w:ind w:right="-992"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...286 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64D478EC" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19" w:rsidP="00A45A19">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="659919D1" w14:textId="77777777" w:rsidR="008C22A9" w:rsidRDefault="008C22A9" w:rsidP="008C22A9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="316B8D54" w14:textId="4B30C020" w:rsidR="00FE51D3" w:rsidRPr="0064030E" w:rsidRDefault="001D6EF2" w:rsidP="00D50A9A">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="68CA9580" w14:textId="3D807A15" w:rsidR="00391E24" w:rsidRDefault="00391E24" w:rsidP="00B567DC">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="-142"/>
-[...28 lines deleted...]
-        <w:t>:</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002955B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe justificativo de </w:t>
+      </w:r>
+      <w:r w:rsidR="002C09C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>la relación directa de los gastos con la ejecución del proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (obligada cumplimentación):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197F3D9A" w14:textId="2EAAFEE7" w:rsidR="00452243" w:rsidRPr="0064030E" w:rsidRDefault="00C425D0" w:rsidP="00452243">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6F4BF754" w14:textId="77777777" w:rsidR="00391E24" w:rsidRDefault="00391E24" w:rsidP="00B567DC">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="462FD57E" w14:textId="00176608" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00C425D0" w:rsidP="00452243">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="34230FCA" w14:textId="5029B366" w:rsidR="001977AF" w:rsidRDefault="001977AF" w:rsidP="00B567DC">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...20 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="416EBDD0" w14:textId="77777777" w:rsidR="008C26BC" w:rsidRDefault="008C26BC" w:rsidP="00A45A19">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="50881B05" w14:textId="10816D14" w:rsidR="00BF1BE2" w:rsidRDefault="00BF1BE2" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5DFB1868" w14:textId="5062C5A4" w:rsidR="008C26BC" w:rsidRDefault="008C26BC" w:rsidP="00A45A19">
-[...178 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="68102B18" w14:textId="1476C2EA" w:rsidR="002C09C4" w:rsidRPr="00A25B1A" w:rsidRDefault="00A25B1A" w:rsidP="00A25B1A">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="22"/>
-[...68 lines deleted...]
-      <w:r w:rsidRPr="0064030E">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A45A19" w:rsidRPr="0064030E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECLARA</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1BE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RESPONSABLEMENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B363D91" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19" w:rsidP="00A45A19">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F15AF7E" w14:textId="78854A81" w:rsidR="00A25B1A" w:rsidRDefault="00BF1BE2" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os gas</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tos se generan </w:t>
+      </w:r>
+      <w:r w:rsidR="0044416A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exclusivamente</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por la ejecución del proyecto y no </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65766">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">están motivados por otras actividades </w:t>
+      </w:r>
+      <w:r w:rsidR="0044416A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de investigación.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AE4BA97" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19" w:rsidP="00A45A19">
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="7FB8644D" w14:textId="77777777" w:rsidR="0044416A" w:rsidRDefault="0044416A" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6019ABDA" w14:textId="77CAE385" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19" w:rsidP="00A45A19">
-[...54 lines deleted...]
-        <w:t>N</w:t>
+    <w:p w14:paraId="1AE96F22" w14:textId="6A0A4A63" w:rsidR="0044416A" w:rsidRPr="00B567DC" w:rsidRDefault="0044416A" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firmado electrónicamente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B98BDF7" w14:textId="77777777" w:rsidR="00A45A19" w:rsidRPr="0064030E" w:rsidRDefault="00A45A19" w:rsidP="00A45A19">
-[...1118 lines deleted...]
-      <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="0044416A" w:rsidRPr="00B567DC" w:rsidSect="00B567DC">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7786F15C" w14:textId="77777777" w:rsidR="00DF15CC" w:rsidRDefault="00DF15CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="797BB1D5" w14:textId="77777777" w:rsidR="002E0DA6" w:rsidRDefault="002E0DA6" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3201130E" w14:textId="77777777" w:rsidR="00DF15CC" w:rsidRDefault="00DF15CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="687D79BC" w14:textId="77777777" w:rsidR="002E0DA6" w:rsidRDefault="002E0DA6" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...107 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D009EA" w14:textId="77777777" w:rsidR="00DF15CC" w:rsidRDefault="00DF15CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4C3EF49C" w14:textId="77777777" w:rsidR="002E0DA6" w:rsidRDefault="002E0DA6" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CE30E49" w14:textId="77777777" w:rsidR="00DF15CC" w:rsidRDefault="00DF15CC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3BC795A4" w14:textId="77777777" w:rsidR="002E0DA6" w:rsidRDefault="002E0DA6" w:rsidP="00B567DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="049FA07A" w14:textId="7322D6B2" w:rsidR="005F69B3" w:rsidRDefault="0024768C" w:rsidP="003A7530">
+  <w:p w14:paraId="2A50A5E4" w14:textId="3DF48330" w:rsidR="00B567DC" w:rsidRDefault="00B567DC" w:rsidP="00B567DC">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="left"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8504"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="100961FD" wp14:editId="5C434541">
-[...10 lines deleted...]
-          <wp:docPr id="47" name="Imagen 47" title="marca_agua_UPCT"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB651A2" wp14:editId="6A51AC3B">
+          <wp:extent cx="3620609" cy="409575"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1598054947" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="marca_agua_UPCT.png"/>
+                  <pic:cNvPr id="1598054947" name="Imagen 1598054947"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5400000" cy="5101200"/>
+                    <a:ext cx="3626956" cy="410293"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-        <w:bCs/>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="0054A0"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13626AC8" wp14:editId="7BCD6043">
-[...10 lines deleted...]
-          <wp:docPr id="48" name="Imagen 48" title="marca_agua_UPCT"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DB8D888" wp14:editId="50CFE2DC">
+          <wp:extent cx="777785" cy="527685"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="5715"/>
+          <wp:docPr id="1171965349" name="Imagen 2" descr="Un dibujo animado con letras&#10;&#10;Descripción generada automáticamente con confianza media"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="marca_agua_UPCT.png"/>
-[...86 lines deleted...]
-                  <pic:cNvPr id="1" name="Imagen 1"/>
+                  <pic:cNvPr id="1171965349" name="Imagen 2" descr="Un dibujo animado con letras&#10;&#10;Descripción generada automáticamente con confianza media"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3367405" cy="381000"/>
+                    <a:ext cx="780539" cy="529553"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...56 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CFD7947"/>
+    <w:nsid w:val="053616FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="46C44366"/>
-[...236 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="01D45F3E">
+    <w:tmpl w:val="170A2A0C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003">
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
       <w:start w:val="1"/>
@@ -3415,1665 +914,485 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2067497D"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D85254F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A5867044"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0017">
+    <w:tmpl w:val="33A23222"/>
+    <w:lvl w:ilvl="0" w:tplc="87BCC5CE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5100" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5820" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D6642A"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650E072D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B7DAAB88"/>
-[...88 lines deleted...]
-    <w:tmpl w:val="5D02A098"/>
+    <w:tmpl w:val="0660EF96"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2220" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4380" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5100" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5820" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6540" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...849 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1735736428">
+  <w:num w:numId="1" w16cid:durableId="1277374126">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1109281650">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="2" w16cid:durableId="2113238534">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="790782669">
-[...74 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="1328094472">
+  <w:num w:numId="3" w16cid:durableId="1345203909">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002550A2"/>
-[...215 lines deleted...]
-    <w:rsid w:val="7FAE535A"/>
+    <w:rsidRoot w:val="00B567DC"/>
+    <w:rsid w:val="000A53B3"/>
+    <w:rsid w:val="000E5299"/>
+    <w:rsid w:val="001977AF"/>
+    <w:rsid w:val="001A13AA"/>
+    <w:rsid w:val="00227713"/>
+    <w:rsid w:val="00260D99"/>
+    <w:rsid w:val="002955B5"/>
+    <w:rsid w:val="002C09C4"/>
+    <w:rsid w:val="002E0DA6"/>
+    <w:rsid w:val="0036274C"/>
+    <w:rsid w:val="00391E24"/>
+    <w:rsid w:val="00395426"/>
+    <w:rsid w:val="004022E6"/>
+    <w:rsid w:val="0044416A"/>
+    <w:rsid w:val="004E534A"/>
+    <w:rsid w:val="00523151"/>
+    <w:rsid w:val="006206BE"/>
+    <w:rsid w:val="006B704C"/>
+    <w:rsid w:val="007365BF"/>
+    <w:rsid w:val="00750102"/>
+    <w:rsid w:val="008C22A9"/>
+    <w:rsid w:val="009B18CC"/>
+    <w:rsid w:val="00A25B1A"/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rsid w:val="00BB5DFD"/>
+    <w:rsid w:val="00BF1BE2"/>
+    <w:rsid w:val="00BF592A"/>
+    <w:rsid w:val="00C056F3"/>
+    <w:rsid w:val="00C65766"/>
+    <w:rsid w:val="00CB7252"/>
+    <w:rsid w:val="00D24BC3"/>
+    <w:rsid w:val="00D64529"/>
+    <w:rsid w:val="00DF1ADF"/>
+    <w:rsid w:val="00E91289"/>
+    <w:rsid w:val="00F06432"/>
+    <w:rsid w:val="00FC461C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65CF2930"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{E764E14B-713D-410B-AEE0-3B29F83999B8}"/>
+  <w14:docId w14:val="5B0F95ED"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{30B3332E-190D-46C6-9597-5997FE6F7F1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5101,51 +1420,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5214,50 +1533,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5318,1203 +1646,1071 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008C26BC"/>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000534FE"/>
+    <w:rsid w:val="00B567DC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:line="280" w:lineRule="exact"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A45A19"/>
+    <w:rsid w:val="00B567DC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textogeneral">
-[...2 lines deleted...]
-    <w:rsid w:val="000534FE"/>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula4-nfasis1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:aliases w:val="Carmen"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="0036274C"/>
     <w:pPr>
-      <w:spacing w:after="320" w:line="240" w:lineRule="exact"/>
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B567DC"/>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
-  </w:style>
-[...264 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A45A19"/>
+    <w:rsid w:val="00B567DC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="es-ES_tradnl"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Textoindependiente2Car"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B567DC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A45A19"/>
+    <w:rsid w:val="00B567DC"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente2Car">
-    <w:name w:val="Texto independiente 2 Car"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Textoindependiente2"/>
+    <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B567DC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B567DC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...13 lines deleted...]
-    <w:rsid w:val="00A45A19"/>
+    <w:rsid w:val="00B567DC"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004022E6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...61 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="350" row="4">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...262 lines deleted...]
-</ds:datastoreItem>
+<file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{EFDA4E80-D871-4B41-8AAC-BB5A52E794DE}">
+  <we:reference id="wa200007708" version="1.0.0.0" store="es-ES" storeType="OMEX"/>
+  <we:alternateReferences>
+    <we:reference id="wa200007708" version="1.0.0.0" store="wa200007708" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties/>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2277</Characters>
+  <Pages>1</Pages>
+  <Words>80</Words>
+  <Characters>500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UPCT</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2685</CharactersWithSpaces>
+  <CharactersWithSpaces>570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Luis Javier Lozano</dc:creator>
+  <dc:creator>ALCARAZ TOMÁS, CARMEN</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>