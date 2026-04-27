--- v0 (2025-10-11)
+++ v1 (2026-04-27)
@@ -8,51 +8,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="593AA7D1" w14:textId="77777777" w:rsidR="002C08AE" w:rsidRPr="00B16131" w:rsidRDefault="002C08AE" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50C3367A" w14:textId="47427DF0" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C0DC122" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -686,66 +686,82 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>COMPARECEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADA995C" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F3A4359" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2936A0E0" w14:textId="408D3C90" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="002C7B09" w:rsidP="00B16131">
+    <w:p w14:paraId="2936A0E0" w14:textId="13D5D728" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="002C7B09" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7B09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>De una parte, la UNIVERSIDAD POLITECNICA DE CARTAGENA (en adelante UPCT), con C.I.F. Q-8050013-E, con sede en Cartagena, edificio “La Milagrosa”, Plaza Cronista Isidoro Valverde y en su nombre y representación D. Roque Torres Sánchez, vicerrector de Investigación, Innovación y Transferencia de la Universidad Politécnica de Cartagena, por el que se delega el ejercicio de competencias del rector (R-649/24, de 18 de julio, BORM de 24 de julio de 2024)</w:t>
+        <w:t xml:space="preserve">De una parte, la UNIVERSIDAD POLITECNICA DE CARTAGENA (en adelante UPCT), con C.I.F. Q-8050013-E, con sede en Cartagena, edificio “La Milagrosa”, Plaza Cronista Isidoro Valverde y en su nombre y representación D. Roque Torres Sánchez, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7B09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>icerrector de Investigación, Innovación y Transferencia de la Universidad Politécnica de Cartagena, por el que se delega el ejercicio de competencias del rector (R-649/24, de 18 de julio, BORM de 24 de julio de 2024)</w:t>
       </w:r>
       <w:r w:rsidR="00DF3934" w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC66873" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A1CAA8" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -765,87 +781,177 @@
       </w:pPr>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De otra parte, ................................................. (en adelante la Empresa) con C.I.F. ..............., con sede en .................., calle ............ no. ..... C.P. …</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>., que fue constituida ante Notario de D. …………….. el …… de …………</w:t>
+        <w:t>., que fue constituida ante Notario de D. ………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.de ……., inscrita en el Registro Mercantil de …………… el …… de …………..de …….., y en su nombre y representación D. …………… actuando en calidad de .......................... con D.N.I. ................, de la cual tiene concedido poder en escritura otorgada ante el Notario de ……………. D. ……………………</w:t>
+        <w:t>. el …… de …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, en fecha …… de ………….. de ……….</w:t>
+        <w:t xml:space="preserve">.de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, inscrita en el Registro Mercantil de …………… el …… de ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., y en su nombre y representación D. …………… actuando en calidad de .......................... con D.N.I. ................, de la cual tiene concedido poder en escritura otorgada ante el Notario de ……………. D. ……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en fecha …… de ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. de ……….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D48D97" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A48BC63" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -895,142 +1001,166 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EXPONEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661D37D2" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09F359F2" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57CE468B" w14:textId="72F9A027" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="57CE468B" w14:textId="24B6E99C" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="007104FA" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PRIMERO.</w:t>
+        <w:t xml:space="preserve"> Que</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3934" w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la empresa está interesada en la realización por parte del equipo investigador dirigido por el Profesor D./Dña. .................................................. del Departamento de ……………………</w:t>
       </w:r>
       <w:r w:rsidR="004A6A29" w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Que la empresa está interesada en la realización por parte del equipo investigador dirigido por el Profesor D./Dña. .................................................. del Departamento de ……………………</w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3934" w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. de la Universidad Politécnica de Cartagena (en adelante el equipo investigador), de un asesoramiento /asistencia técnica en materia de ……………</w:t>
       </w:r>
       <w:r w:rsidR="004A6A29" w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B16131">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B16131">
+      <w:r w:rsidR="00DF3934" w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F753417" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E5C17EA" w14:textId="0BC41FD0" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
-[...14 lines deleted...]
-        <w:t>SEGUNDO. Que el equipo investigador posee experiencia probada en la materia y está dispuesto a realizar dicho trabajo.</w:t>
+    <w:p w14:paraId="6E5C17EA" w14:textId="783D529B" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="007104FA" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3934" w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Que el equipo investigador posee experiencia probada en la materia y está dispuesto a realizar dicho trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0E69BC" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69FB49B4" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1531,66 +1661,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los informes emitidos por la UPCT relativos a esta actividad tendrán carácter confidencial, por lo que no podrán ser conocidos por ninguna otra empresa o persona sin autorización previa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0470D5BB" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77C41815" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
-[...14 lines deleted...]
-        <w:t>La Empresa autoriza a la UPCT a dar información pública de los datos señalados en el anexo por el Investigador Responsable del contrato.</w:t>
+    <w:p w14:paraId="16E9A91A" w14:textId="5FC77ACC" w:rsidR="00DA1E21" w:rsidRPr="00BE31FB" w:rsidRDefault="00DA1E21" w:rsidP="00DA1E21">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La Empresa autoriza a la UPCT a dar información pública d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007104FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> título, duración, equipo Investigador, entidad contratante e importe total</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DCE3D4" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D1CFBC8" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -2104,51 +2266,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4322"/>
         <w:gridCol w:w="4322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF3934" w:rsidRPr="00A13CBB" w14:paraId="39AB46DA" w14:textId="77777777" w:rsidTr="00B10AAE">
+      <w:tr w:rsidR="00DF3934" w:rsidRPr="007104FA" w14:paraId="39AB46DA" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38A39265" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -2389,71 +2551,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>: Plaza Cronista Isidoro Valverde, s/n</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B589950" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B16131">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Edf</w:t>
-[...10 lines deleted...]
-              <w:t>. La Milagrosa, 30202 Cartagena</w:t>
+              <w:t>Edf. La Milagrosa, 30202 Cartagena</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70FE8586" w14:textId="3B44C0FC" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16131">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -2501,51 +2651,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="003C18D3">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="de-DE" w:eastAsia="es-ES"/>
                 </w:rPr>
                 <w:t>transferencia.resultados@upct.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006234EA" w:rsidRPr="00A13CBB" w14:paraId="065F6652" w14:textId="77777777" w:rsidTr="00B10AAE">
+      <w:tr w:rsidR="006234EA" w:rsidRPr="007104FA" w14:paraId="065F6652" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24D4D963" w14:textId="77777777" w:rsidR="006234EA" w:rsidRPr="003C18D3" w:rsidRDefault="006234EA" w:rsidP="00B16131">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -3005,87 +3155,77 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57D5CC86" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="401403B3" w14:textId="0E720F6D" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00A13CBB" w:rsidP="00B16131">
+          <w:p w14:paraId="401403B3" w14:textId="11748731" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00A03202" w:rsidP="00B16131">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A03202">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="es-ES"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">D. </w:t>
-[...9 lines deleted...]
-              <w:t>Roque Torres Sánchez</w:t>
+              <w:t>D. Roque Torres Sánchez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ADECDC1" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -3173,76 +3313,84 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="690CD12D" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BC19D51" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+          <w:p w14:paraId="2BC19D51" w14:textId="34CBF007" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="007104FA" w:rsidP="00B16131">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16131">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D./Dña.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF3934" w:rsidRPr="00B16131">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>D. ...................................</w:t>
+              <w:t xml:space="preserve"> ...................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF3934" w:rsidRPr="00B16131" w14:paraId="25E793E5" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="137BC05C" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D8F36D5" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -3358,69 +3506,77 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A3DCDF0" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10124370" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+          <w:p w14:paraId="10124370" w14:textId="109EE1AD" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="007104FA" w:rsidP="00B16131">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16131">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D./Dña.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF3934" w:rsidRPr="00B16131">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>D. ………………………</w:t>
+              <w:t xml:space="preserve"> ………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27B1CB99" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
@@ -3917,170 +4073,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="071C346C" w14:textId="0CCB451B" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El equipo investigador constituido a los efectos de llevar a cabo la actividad de asesoramiento y asistencia técnica objeto del presente contrato estará formado por las siguientes personas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6013C0F0" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6013C0F0" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00DA1E21">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3047"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF3934" w:rsidRPr="00B16131" w14:paraId="19CC2D05" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6664ECC0" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+          <w:p w14:paraId="6664ECC0" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00DA1E21">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk129172593"/>
             <w:r w:rsidRPr="00B16131">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nombre y Apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48DB815B" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+          <w:p w14:paraId="48DB815B" w14:textId="322D3E7B" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DA1E21" w:rsidP="00DA1E21">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B16131">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Status</w:t>
+              <w:t>Categoría</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27FE4BD0" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+          <w:p w14:paraId="27FE4BD0" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00DA1E21">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16131">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Centro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AF368A" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+          <w:p w14:paraId="61AF368A" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00DA1E21">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16131">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF3934" w:rsidRPr="00B16131" w14:paraId="490E4979" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48E7C6F9" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
@@ -4398,616 +4557,373 @@
           <w:p w14:paraId="75C5510C" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="5C11CEDB" w14:textId="20E14B08" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="323999AD" w14:textId="5A02F31D" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DB0C60" w:rsidP="00B16131">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0D17DD84" w14:textId="71397BCF" w:rsidR="00DF46E0" w:rsidRDefault="00DF46E0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454FBAC5" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40079CED" w14:textId="77777777" w:rsidR="00B16131" w:rsidRPr="00B16131" w:rsidRDefault="00B16131" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6799D5A9" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CONFIDENCIALIDAD</w:t>
-[...53 lines deleted...]
-          <w:szCs w:val="40"/>
+        <w:t>MEMORIA ECONÓMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A6A3E4" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEA2017" w14:textId="5DF58030" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISTRIBUCIÓN DE LOS INGRESOS EN LA UPCT PARA CUALQUIER CONTRATO ART. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C18D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.O</w:t>
+      </w:r>
+      <w:r w:rsidR="003C18D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.U.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DE1064" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C276D86" w14:textId="41937E4A" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00246A8D" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D678D8" w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004954E0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004954E0">
+      <w:r w:rsidR="00DF3934" w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA17311" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Entidad Contratante: ……………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC8254C" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Investigador Responsable: ……………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4BB173" w14:textId="076F0153" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Departamento: ……………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE33E47" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED8F7CC" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16131">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Para rellenar la siguiente tabla, hacer clic dos veces sobre la misma y cumplimentar los campos no sombreados:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A703F5" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064FA659" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...424 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk129173036"/>
     </w:p>
-    <w:bookmarkStart w:id="5" w:name="_MON_1467612948"/>
-    <w:bookmarkStart w:id="6" w:name="_MON_1467613095"/>
+    <w:bookmarkStart w:id="5" w:name="_MON_1408180973"/>
+    <w:bookmarkStart w:id="6" w:name="_MON_1467612948"/>
     <w:bookmarkStart w:id="7" w:name="_Hlk129172627"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:id="8" w:name="_MON_1408180973"/>
+    <w:bookmarkStart w:id="8" w:name="_MON_1467613095"/>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="38AD5DBA" w14:textId="21CF121E" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="6893" w:dyaOrig="4161" w14:anchorId="2135A386">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:363pt;height:201.75pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:363pt;height:202pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1787397910" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838531497" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="6DF187A7" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65EDFEC3" w14:textId="77777777" w:rsidR="00DF3934" w:rsidRPr="00B16131" w:rsidRDefault="00DF3934" w:rsidP="00B16131">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5025,76 +4941,76 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC5228" w:rsidRPr="00B16131" w:rsidSect="005A4AAA">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30138BD7" w14:textId="77777777" w:rsidR="00D429C6" w:rsidRDefault="00D429C6">
+    <w:p w14:paraId="7417A6B6" w14:textId="77777777" w:rsidR="004021B4" w:rsidRDefault="004021B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09952D8D" w14:textId="77777777" w:rsidR="00D429C6" w:rsidRDefault="00D429C6">
+    <w:p w14:paraId="6743F64C" w14:textId="77777777" w:rsidR="004021B4" w:rsidRDefault="004021B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -5109,122 +5025,121 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2786E596" w14:textId="76426046" w:rsidR="0024768C" w:rsidRPr="0024768C" w:rsidRDefault="0024768C" w:rsidP="0024768C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EDE9A3D" w14:textId="655E85DD" w:rsidR="0024768C" w:rsidRPr="0024768C" w:rsidRDefault="0024768C" w:rsidP="0024768C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="1191"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53204A3A" w14:textId="77777777" w:rsidR="00D429C6" w:rsidRDefault="00D429C6">
+    <w:p w14:paraId="34D69B40" w14:textId="77777777" w:rsidR="004021B4" w:rsidRDefault="004021B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75051D9E" w14:textId="77777777" w:rsidR="00D429C6" w:rsidRDefault="00D429C6">
+    <w:p w14:paraId="589FD774" w14:textId="77777777" w:rsidR="004021B4" w:rsidRDefault="004021B4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4457ABEE" w14:textId="17283C38" w:rsidR="002C08AE" w:rsidRDefault="0065783A" w:rsidP="0065783A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7D9AE7CA" wp14:editId="65828E2F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-540385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3816000" cy="432000"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Imagen 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -5344,51 +5259,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400000" cy="5101200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="734A6844" w14:textId="628C41CB" w:rsidR="002C08AE" w:rsidRPr="005A4AAA" w:rsidRDefault="0024768C" w:rsidP="005A4AAA">
     <w:pPr>
       <w:spacing w:after="35" w:line="160" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0054A0"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75F0D7E1" wp14:editId="73059636">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2160270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>5591810</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5400000" cy="5101200"/>
@@ -5513,51 +5428,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02080A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ECAB44C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A96D3AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -7869,54 +7784,54 @@
   <w:num w:numId="30" w16cid:durableId="1336573708">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1283999410">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="89619383">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="987170251">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1867479372">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="637034511">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1763644560">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5224" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7924,153 +7839,157 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0065783A"/>
     <w:rsid w:val="000D1D44"/>
     <w:rsid w:val="001270FE"/>
     <w:rsid w:val="001342AF"/>
     <w:rsid w:val="00147268"/>
     <w:rsid w:val="0015235D"/>
     <w:rsid w:val="001974D1"/>
     <w:rsid w:val="00200BB9"/>
     <w:rsid w:val="00213A46"/>
     <w:rsid w:val="00246A8D"/>
     <w:rsid w:val="0024768C"/>
     <w:rsid w:val="002550A2"/>
     <w:rsid w:val="0028455E"/>
     <w:rsid w:val="002931B7"/>
     <w:rsid w:val="002B5C75"/>
     <w:rsid w:val="002C08AE"/>
     <w:rsid w:val="002C7B09"/>
     <w:rsid w:val="00323074"/>
     <w:rsid w:val="00326FC4"/>
     <w:rsid w:val="00382B6E"/>
     <w:rsid w:val="003A7530"/>
     <w:rsid w:val="003C18D3"/>
+    <w:rsid w:val="004021B4"/>
     <w:rsid w:val="004656A9"/>
     <w:rsid w:val="00465A32"/>
     <w:rsid w:val="00495142"/>
     <w:rsid w:val="004954E0"/>
     <w:rsid w:val="004A6A29"/>
     <w:rsid w:val="00522253"/>
     <w:rsid w:val="005744AD"/>
     <w:rsid w:val="005A4AAA"/>
     <w:rsid w:val="005F1EDE"/>
     <w:rsid w:val="00611C86"/>
     <w:rsid w:val="006234EA"/>
     <w:rsid w:val="0064749D"/>
     <w:rsid w:val="0065783A"/>
     <w:rsid w:val="00685324"/>
     <w:rsid w:val="006C3122"/>
     <w:rsid w:val="006C6D7E"/>
     <w:rsid w:val="006F3008"/>
     <w:rsid w:val="006F7AC4"/>
+    <w:rsid w:val="007104FA"/>
+    <w:rsid w:val="00731092"/>
     <w:rsid w:val="00741B96"/>
     <w:rsid w:val="007539C6"/>
     <w:rsid w:val="007845BD"/>
     <w:rsid w:val="00786D78"/>
     <w:rsid w:val="00790037"/>
-    <w:rsid w:val="00792278"/>
     <w:rsid w:val="00797C0C"/>
     <w:rsid w:val="007B462E"/>
     <w:rsid w:val="0085313B"/>
     <w:rsid w:val="00865497"/>
     <w:rsid w:val="0087405D"/>
     <w:rsid w:val="008E2076"/>
+    <w:rsid w:val="009417F7"/>
     <w:rsid w:val="00954AB8"/>
     <w:rsid w:val="00977985"/>
     <w:rsid w:val="009D52D7"/>
-    <w:rsid w:val="00A13CBB"/>
+    <w:rsid w:val="00A03202"/>
     <w:rsid w:val="00A22ACB"/>
     <w:rsid w:val="00A54D96"/>
     <w:rsid w:val="00AA6D7A"/>
     <w:rsid w:val="00AB7DC0"/>
+    <w:rsid w:val="00AC670B"/>
     <w:rsid w:val="00B146D7"/>
     <w:rsid w:val="00B16131"/>
     <w:rsid w:val="00B4575F"/>
     <w:rsid w:val="00B47393"/>
     <w:rsid w:val="00C25F97"/>
     <w:rsid w:val="00C70C39"/>
     <w:rsid w:val="00C930A8"/>
     <w:rsid w:val="00CB4382"/>
     <w:rsid w:val="00CB64E5"/>
     <w:rsid w:val="00CF0865"/>
     <w:rsid w:val="00D047F5"/>
-    <w:rsid w:val="00D429C6"/>
     <w:rsid w:val="00D678D8"/>
     <w:rsid w:val="00D70332"/>
     <w:rsid w:val="00D87212"/>
     <w:rsid w:val="00DA02AB"/>
+    <w:rsid w:val="00DA1E21"/>
     <w:rsid w:val="00DB0C60"/>
     <w:rsid w:val="00DC5228"/>
     <w:rsid w:val="00DD7186"/>
     <w:rsid w:val="00DF3934"/>
     <w:rsid w:val="00DF46E0"/>
     <w:rsid w:val="00E070A8"/>
     <w:rsid w:val="00E26063"/>
     <w:rsid w:val="00E6476C"/>
     <w:rsid w:val="00E66FF4"/>
     <w:rsid w:val="00E84786"/>
     <w:rsid w:val="00EC1A9C"/>
     <w:rsid w:val="00EF4E1B"/>
     <w:rsid w:val="00F27FD8"/>
     <w:rsid w:val="00FE0CA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="16A5620E"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{DD1A856D-6D46-4EFE-85CE-78AFCA7523FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8538,50 +8457,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DF3934"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textogeneral">
     <w:name w:val="Texto general"/>
@@ -8841,51 +8761,51 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF3934"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF3934"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPD@upct.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Excel_97-2003_Worksheet.xls"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:transferencia.resultados@upct.es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Usuario\OneDrive%20-%20Universidad%20Polit&#233;cnica%20de%20Cartagena\Branding%202020\papeloficial_UPCT_EUT.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -9203,75 +9123,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB1BCC3-2AE4-4F57-B8DE-81F1A6FF0917}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>papeloficial_UPCT_EUT</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1482</Words>
-  <Characters>8154</Characters>
+  <Words>1458</Words>
+  <Characters>8022</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPCT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9617</CharactersWithSpaces>
+  <CharactersWithSpaces>9462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6815782</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2050</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Marca UPCT</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6815782</vt:i4>
       </vt:variant>
       <vt:variant>