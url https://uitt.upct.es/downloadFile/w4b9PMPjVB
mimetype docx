--- v0 (2025-10-11)
+++ v1 (2026-04-27)
@@ -8,51 +8,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="52C4F5FD" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="009F7625" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="691DCA37" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="009F7625" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E3A1FB" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="009F7625" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -622,66 +622,82 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>COMPARECEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D508A6" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FB99629" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08708CDD" w14:textId="7EC6CE02" w:rsidR="003D346E" w:rsidRPr="00BE31FB" w:rsidRDefault="00BE0E23" w:rsidP="00DA0AA7">
+    <w:p w14:paraId="08708CDD" w14:textId="09CA8FEC" w:rsidR="003D346E" w:rsidRPr="00BE31FB" w:rsidRDefault="00BE0E23" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE0E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>De una parte, la UNIVERSIDAD POLITECNICA DE CARTAGENA (en adelante UPCT), con C.I.F. Q-8050013-E, con sede en Cartagena, edificio “La Milagrosa”, Plaza Cronista Isidoro Valverde y en su nombre y representación D. Roque Torres Sánchez, vicerrector de Investigación, Innovación y Transferencia de la Universidad Politécnica de Cartagena, por el que se delega el ejercicio de competencias del rector (R-649/24, de 18 de julio, BORM de 24 de julio de 2024)</w:t>
+        <w:t xml:space="preserve">De una parte, la UNIVERSIDAD POLITECNICA DE CARTAGENA (en adelante UPCT), con C.I.F. Q-8050013-E, con sede en Cartagena, edificio “La Milagrosa”, Plaza Cronista Isidoro Valverde y en su nombre y representación D. Roque Torres Sánchez, </w:t>
+      </w:r>
+      <w:r w:rsidR="00336698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>icerrector de Investigación, Innovación y Transferencia de la Universidad Politécnica de Cartagena, por el que se delega el ejercicio de competencias del rector (R-649/24, de 18 de julio, BORM de 24 de julio de 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C472DE0" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51B7F6DE" w14:textId="4C086C35" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -705,67 +721,157 @@
         </w:rPr>
         <w:t>parte, …</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">………………… (en </w:t>
       </w:r>
       <w:r w:rsidR="00DA0AA7" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>adelante la</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Empresa) con C.I.F …………….., con sede en ………………….., calle …………… nº ……… C.P. …….,  que fue constituida ante Notario de ………. D. …………………. el …. de ……………. de</w:t>
+        <w:t xml:space="preserve"> Empresa) con C.I.F ………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., con sede en ……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., calle …………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nº</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……… C.P. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….,  que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fue constituida ante Notario de ………. D. …………………. el …. de ……………. de</w:t>
       </w:r>
       <w:r w:rsidR="00DA0AA7" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, inscrita en el Registro Mercantil de …………….. y en su nombre y representación el Sr. D. ………………</w:t>
+        <w:t>, inscrita en el Registro Mercantil de ………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. y en su nombre y representación el Sr. D. ………………</w:t>
       </w:r>
       <w:r w:rsidR="00DA0AA7" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, actuando en calidad de ……………………… con D.N.I. ………………, de la cual tiene concedido poder en escritura otorgada ante el Notario de …………… D. ………… en fecha …… de ……………. de ……….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1986833C" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -928,57 +1034,67 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.- Que el equipo investigador de la UPCT posee experiencia probada en la materia y está dispuesto a realizar dicho trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C91F97" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CCDBF1E" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE31FB">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Y en consecuencia, ambas partes acuerdan las siguientes: </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en consecuencia, ambas partes acuerdan las siguientes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C29C4E2" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3972C38E" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C4F3EF" w14:textId="3D49E946" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1149,102 +1265,131 @@
     <w:p w14:paraId="0B485963" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7199F3CB" w14:textId="1664911A" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Este contrato tiene como objetivo la realización por parte del equipo investigador de la UPCT, del Proyecto de Investigación y Desarrollo ………………………………………. para la Empresa y a solicitud de la misma.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B1F4792" w14:textId="3E85C1D4" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
+        <w:t xml:space="preserve">Este contrato tiene como objetivo la realización por parte del equipo investigador de la UPCT, del Proyecto de Investigación y Desarrollo ………………………………………. para la Empresa y a solicitud de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la misma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1F4792" w14:textId="3E85C1D4" w:rsidR="009F7625" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BFC807" w14:textId="77777777" w:rsidR="00336698" w:rsidRPr="00BE31FB" w:rsidRDefault="00336698" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C69A7C6" w14:textId="77777777" w:rsidR="00DA0AA7" w:rsidRPr="00BE31FB" w:rsidRDefault="00DA0AA7" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A2AA1DE" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10908383" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TERCERA.  CONDICIONES DE ACEPTACIÓN DEL PROYECTO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13120578" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35688E02" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1387,51 +1532,123 @@
     <w:p w14:paraId="7CF4A3C7" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="503BF38A" w14:textId="28207D01" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>El responsable del desarrollo del proyecto por parte de la UPCT, será el Profesor D./Dña. ………….. del Departamento de …………….. que tendrá como interlocutor válido por parte de la Empresa a D./Dña. ………………………..</w:t>
+        <w:t xml:space="preserve">El responsable del desarrollo del proyecto por parte de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UPCT,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> será el Profesor D./Dña. ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. del Departamento de ………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. que tendrá como interlocutor válido por parte de la Empresa a D./Dña. …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FAE4DA" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="022A525F" w14:textId="5878070F" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
@@ -1457,51 +1674,69 @@
     <w:p w14:paraId="2CA6AB74" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="110C49AD" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>El equipo investigador de la UPCT, informará regularmente a la Empresa de la marcha de los trabajos. Finalizado el proyecto, emitirá un informe estableciendo las conclusiones a que se llegue en el mismo.</w:t>
+        <w:t xml:space="preserve">El equipo investigador de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UPCT,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informará regularmente a la Empresa de la marcha de los trabajos. Finalizado el proyecto, emitirá un informe estableciendo las conclusiones a que se llegue en el mismo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1237E610" w14:textId="77777777" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21E13681" w14:textId="6125C428" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
@@ -1577,51 +1812,67 @@
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>El ...... % a la firma del contrato. (Esto es negociable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F447F2E" w14:textId="3FFECE6A" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>El resto en plazos trimestrales de …………….. Euros cada uno, por trimestres adelantados. (Esto es negociable)</w:t>
+        <w:t>El resto en plazos trimestrales de ………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. Euros cada uno, por trimestres adelantados. (Esto es negociable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CFC860" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B46DB59" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -1707,109 +1958,118 @@
         </w:rPr>
         <w:t>Plaza San Sebastian, 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Cartagena, en la cuenta IBAN ES82 0049 6661 12 2816119628 (BIC: BSCHESMM), a nombre de la Universidad Politécnica de Cartagena, con la referencia del contrato como concepto, contra factura dirigida a D./</w:t>
       </w:r>
       <w:r w:rsidR="00DA0AA7" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dña.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ………………</w:t>
+        <w:t xml:space="preserve"> ……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00DA0AA7" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de la Empresa y en un plazo de treinta días naturales a partir de la fecha de recepción de la correspondiente factura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2037807E" w14:textId="0C4916AD" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F676B1E" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D853AD0" w14:textId="3353E732" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NOVENA. </w:t>
       </w:r>
       <w:r w:rsidR="005E5AE0" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOTIFICACIONES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2DFA08" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DDDCEC9" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
@@ -1849,51 +2109,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4322"/>
         <w:gridCol w:w="4322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F0342B" w:rsidRPr="003905A9" w14:paraId="36029CEF" w14:textId="77777777" w:rsidTr="00B10AAE">
+      <w:tr w:rsidR="00F0342B" w:rsidRPr="00AB5703" w14:paraId="36029CEF" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3245344B" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -2133,59 +2393,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>: Plaza Cronista Isidoro Valverde, s/n</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E9CCDA8" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE31FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>Edf. La Milagrosa, 30202 Cartagena</w:t>
+              <w:t>Edf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE31FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>. La Milagrosa, 30202 Cartagena</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="208A8352" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE31FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
@@ -2358,51 +2630,69 @@
     <w:p w14:paraId="5CB939F4" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48F12FF7" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cuando una de las partes desee utilizar los resultados parciales o finales, en parte o en su totalidad, para su publicación como artículo, conferencia, etc. deberá solicitar la conformidad de la otra parte por escrito, mediante carta certificada dirigida al responsable de la misma en el seguimiento del proyecto.</w:t>
+        <w:t xml:space="preserve">Cuando una de las partes desee utilizar los resultados parciales o finales, en parte o en su totalidad, para su publicación como artículo, conferencia, etc. deberá solicitar la conformidad de la otra parte por escrito, mediante carta certificada dirigida al responsable de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la misma</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el seguimiento del proyecto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C9E6E7" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47AC1365" w14:textId="61989506" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -2443,66 +2733,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tanto en publicaciones como en patentes, se respetará siempre la mención a los autores del trabajo; en estas últimas figurarán en calidad de inventores. En cualquiera de los casos de difusión de resultados se hará siempre referencia especial al presente contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502FED4B" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59AF2D3D" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
-[...14 lines deleted...]
-        <w:t>La Empresa autoriza a la UPCT a dar información pública de los datos señalados en el anexo por el Investigador Responsable del desarrollo del proyecto.</w:t>
+    <w:p w14:paraId="59AF2D3D" w14:textId="74D163FD" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La Empresa autoriza a la UPCT a dar información pública d</w:t>
+      </w:r>
+      <w:r w:rsidR="00336698" w:rsidRPr="00336698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5703">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00336698" w:rsidRPr="00336698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> título, duración, equipo Investigador, entidad contratante e importe total</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30675294" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE61F76" w14:textId="28AE6092" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -2546,60 +2868,60 @@
     <w:p w14:paraId="3D232EE0" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D7D44E" w14:textId="6051CC9B" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En cumplimiento del Reglamento UE 2016/679 del Parlamento Europeo y del Consejo de 27 de abril de 2016, relativo a la protección de las personas físicas en lo que respecta al tratamiento de datos personales y a la libre circulación de estos datos y la Ley Orgánica 3/ 2018 , de 5 de diciembre de protección de datos personales y garantía de los derechos digitales se le informa de que el tratamiento de sus datos personales es realizado por Secretaría General de la UPCT-Plaza del Cronista Isidoro Valverde s/n- Edificio Rectorado 30202. La UPCT está legitimada para el tratamiento de los datos de </w:t>
+        <w:t xml:space="preserve">En cumplimiento del Reglamento UE 2016/679 del Parlamento Europeo y del Consejo de 27 de abril de 2016, relativo a la protección de las personas físicas en lo que respecta al tratamiento de datos personales y a la libre circulación de estos datos y la Ley Orgánica 3/ 2018 , de 5 de diciembre de protección de datos personales y garantía de los derechos digitales se le informa de que el tratamiento de sus datos personales es realizado por Secretaría General de la UPCT-Plaza del Cronista Isidoro </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>carácter personal en base a lo dispuesto en el artículo 6.1 c) y e) del Reglamento General de Protección de Datos. Sus datos personales serán tratados con la finalidad de dar cumplimiento al objeto de este contrato.</w:t>
+        <w:t>Valverde s/n- Edificio Rectorado 30202. La UPCT está legitimada para el tratamiento de los datos de carácter personal en base a lo dispuesto en el artículo 6.1 c) y e) del Reglamento General de Protección de Datos. Sus datos personales serán tratados con la finalidad de dar cumplimiento al objeto de este contrato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F87454" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A1B2EE" w14:textId="67F72CFD" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -3550,99 +3872,100 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D266D6" w14:textId="5C812B37" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DECIMOCUARTA. </w:t>
       </w:r>
       <w:r w:rsidR="005E5AE0" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CARGAS FISCALES.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BFEE92" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43300DD0" w14:textId="34A07C6E" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Todas las cargas fiscales que puedan recaer sobre la fabricación y explotación comercial de los resultados de la investigación serán </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F7625" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuenta de la Empresa ……… excepto los que correspondan al cliente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F60897F" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EE675B3" w14:textId="36B37D2D" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -3796,295 +4119,305 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La UPCT no asume ninguna responsabilidad frente a terceros y es totalmente ajena a litigios derivados de la fabricación y explotación comercial de los resultados de la investigación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CDBDD6" w14:textId="77777777" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A09B5C2" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="518EAB4B" w14:textId="0F5B92B7" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+    <w:p w14:paraId="518EAB4B" w14:textId="34460441" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DECIMOSE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F0342B" w:rsidRPr="00BE31FB">
+        <w:t>DECIMOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5703">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PTIM</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE31FB">
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0342B" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A.  MODIFICACIÓN DEL CONTRATO.</w:t>
-[...70 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>PTIM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE31FB">
+        <w:t>A.  MODIFICACIÓN DEL CONTRATO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694E3196" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D1436C" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Las partes podrán denunciar o modificar el presente documento en cualquier momento por mutuo acuerdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321470B5" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC335CB" w14:textId="01C20C75" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Las disposiciones de las cláusulas décima y siguientes subsistirán después de la terminación del presente contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C64A4CC" w14:textId="77777777" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6101B663" w14:textId="7DC02739" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">DECIMOCTAVA. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E5AE0" w:rsidRPr="00BE31FB">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CANCELACIÓN DEL CONTRATO.</w:t>
-[...80 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">DECIMOCTAVA. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5AE0" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE31FB">
+        <w:t>CANCELACIÓN DEL CONTRATO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BEEAE1" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C457754" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La investigación objeto del presente contrato podrá interrumpirse por mutuo acuerdo entre las partes contratantes, bien porque consideren los trabajos finalizados antes del periodo marcado, o por cualquier otra causa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFFB732" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3023BF4C" w14:textId="3F9244C6" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El equipo investigador de la UPCT entregará a la Empresa un informe de los resultados obtenidos hasta el momento de la interrupción y podrá utilizar libremente dichos resultados, siempre que salvaguarde las condiciones estipuladas en las cláusulas décima y siguientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69653725" w14:textId="77777777" w:rsidR="00DA0AA7" w:rsidRPr="00BE31FB" w:rsidRDefault="00DA0AA7" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666EA10C" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D252C6A" w14:textId="3CA9B669" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">DECIMONOVENA. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E5AE0" w:rsidRPr="00BE31FB">
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">DECIMONOVENA. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5AE0" w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>RESCISIÓN DEL CONTRATO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5625BD4B" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00DBB779" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4109,159 +4442,109 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asimismo, si la Empresa pretendiera unilateralmente dar por finalizado el trabajo antes de su terminación, deberá pagar a la UPCT el importe del valor del trabajo realizado, más todos los gastos que la UPCT haya hecho o tenga comprometidos hasta ese momento, para el desarrollo del proyecto. La </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Empresa, previo pago a la UPCT de los importes de los conceptos citados, podrá utilizar los resultados obtenidos en las condiciones que se fijan en este contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0922C8C5" w14:textId="167CDDAC" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
-[...68 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52088434" w14:textId="2BC4A804" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="326E7539" w14:textId="5293E864" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="633D777C" w14:textId="241195A7" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00984BB8">
+    <w:p w14:paraId="633D777C" w14:textId="004085A4" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00984BB8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>VIGESIM</w:t>
+        <w:t>VIG</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5703">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SIM</w:t>
       </w:r>
       <w:r w:rsidR="005E5AE0" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A.  JURISDICCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481DB127" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36220E98" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -4551,87 +4834,75 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08916CA2" w14:textId="77777777" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C64C3AA" w14:textId="0B1917BF" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="003905A9" w:rsidP="00DA0AA7">
+          <w:p w14:paraId="6C64C3AA" w14:textId="64EF3963" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="002C5799" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002C7B09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
               <w:t>D. Roque Torres Sánchez</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B34605" w14:textId="77777777" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
@@ -4775,76 +5046,103 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5508701B" w14:textId="77777777" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="142033DE" w14:textId="77777777" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
+          <w:p w14:paraId="142033DE" w14:textId="7D163F23" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00AB5703" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE31FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>D. ...................................</w:t>
+              <w:t>D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>/Dña.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE31FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0171" w:rsidRPr="00BE31FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ...................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w14:paraId="6DD15837" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F1BEDEE" w14:textId="77777777" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="515EBA29" w14:textId="59E5BFF2" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
@@ -4974,69 +5272,87 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24CFEA32" w14:textId="77777777" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57584F23" w14:textId="77777777" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
+          <w:p w14:paraId="57584F23" w14:textId="0C0758D6" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE31FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
-              <w:t>D. ………………………</w:t>
+              <w:t>D.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5703">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t>/Dña.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE31FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71E0DCC9" w14:textId="77777777" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3754" w:type="dxa"/>
@@ -5514,128 +5830,132 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3047"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w14:paraId="06E8374D" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="518F9DCE" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
+          <w:p w14:paraId="518F9DCE" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00886539">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE31FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nombre y Apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA5BA09" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
+          <w:p w14:paraId="0DA5BA09" w14:textId="12E65B98" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00886539" w:rsidP="00886539">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE31FB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Status</w:t>
+              <w:t>Categoría</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29DEA8B6" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
+          <w:p w14:paraId="29DEA8B6" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00886539">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE31FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Centro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFB25DB" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
+          <w:p w14:paraId="5DFB25DB" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00886539">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE31FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w14:paraId="71D7DAB7" w14:textId="77777777" w:rsidTr="00B10AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="159E384D" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
@@ -5952,511 +6272,381 @@
           </w:tcPr>
           <w:p w14:paraId="48A794CA" w14:textId="77777777" w:rsidR="00F0342B" w:rsidRPr="00BE31FB" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DBCD5FE" w14:textId="37EEAB3D" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="494E687F" w14:textId="77777777" w:rsidR="0006481C" w:rsidRPr="00BE31FB" w:rsidRDefault="0006481C" w:rsidP="0006481C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6E654932" w14:textId="7B2E37F1" w:rsidR="005F48BF" w:rsidRPr="00BE31FB" w:rsidRDefault="005F48BF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2942EBEF" w14:textId="77777777" w:rsidR="009F7625" w:rsidRPr="00BE31FB" w:rsidRDefault="009F7625" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E0C6F1" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3CCB9E" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>CONFIDENCIALIDAD</w:t>
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00BE31FB">
+        <w:t>MEMORIA ECONÓMICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295C2B7D" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFD3200" w14:textId="2143F4FD" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DISTRIBUCIÓN DE LOS INGRESOS EN LA UPCT PARA CUALQUIER CONTRATO ART. </w:t>
+      </w:r>
+      <w:r w:rsidR="00984BB8" w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.O.</w:t>
+      </w:r>
+      <w:r w:rsidR="00984BB8" w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7410CD" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B56A67" w14:textId="5169CA95" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Título:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0171" w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...197 lines deleted...]
-      <w:r w:rsidR="00FF0171" w:rsidRPr="00BE31FB">
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BFDAC4" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Entidad Contratante: ……………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3879E1" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Investigador Responsable: ……………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A87D10" w14:textId="6EE3EBB7" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Departamento: ……………………………………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED29DDC" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FEF2F7" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Para rellenar la siguiente tabla, hacer clic dos veces sobre la misma y cumplimentar los campos no sombreados:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBBB2E3" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECAA168" w14:textId="77777777" w:rsidR="005E5AE0" w:rsidRPr="00BE31FB" w:rsidRDefault="005E5AE0" w:rsidP="00DA0AA7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE31FB">
-[...116 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3A136D87" w14:textId="77777777" w:rsidR="00FF0171" w:rsidRPr="00BE31FB" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_MON_1467612948"/>
-    <w:bookmarkStart w:id="1" w:name="_MON_1467613095"/>
+    <w:bookmarkStart w:id="0" w:name="_MON_1408180973"/>
+    <w:bookmarkStart w:id="1" w:name="_MON_1467612948"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk129172627"/>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:id="3" w:name="_MON_1408180973"/>
+    <w:bookmarkStart w:id="3" w:name="_MON_1467613095"/>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="165DA4E5" w14:textId="09F11C47" w:rsidR="00FF0171" w:rsidRPr="009F7625" w:rsidRDefault="00FF0171" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE31FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="6570" w:dyaOrig="4290" w14:anchorId="73590B4D">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:347.25pt;height:207.75pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:347pt;height:208pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1787397740" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838531360" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="044D063F" w14:textId="00BEA8A2" w:rsidR="00F0342B" w:rsidRPr="009F7625" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D580F59" w14:textId="265193B8" w:rsidR="00F0342B" w:rsidRPr="009F7625" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229CCED1" w14:textId="74B6DAA6" w:rsidR="00F0342B" w:rsidRPr="009F7625" w:rsidRDefault="00F0342B" w:rsidP="00DA0AA7">
@@ -6582,76 +6772,76 @@
     <w:p w14:paraId="54546AA5" w14:textId="77777777" w:rsidR="00DC5228" w:rsidRPr="009F7625" w:rsidRDefault="00DC5228" w:rsidP="00DA0AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC5228" w:rsidRPr="009F7625" w:rsidSect="005A4AAA">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BCE91B0" w14:textId="77777777" w:rsidR="00FF2C89" w:rsidRDefault="00FF2C89">
+    <w:p w14:paraId="0CA7F809" w14:textId="77777777" w:rsidR="00B76C1A" w:rsidRDefault="00B76C1A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="031F8F4F" w14:textId="77777777" w:rsidR="00FF2C89" w:rsidRDefault="00FF2C89">
+    <w:p w14:paraId="7E562CF2" w14:textId="77777777" w:rsidR="00B76C1A" w:rsidRDefault="00B76C1A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -6666,122 +6856,121 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2786E596" w14:textId="76426046" w:rsidR="0024768C" w:rsidRPr="0024768C" w:rsidRDefault="0024768C" w:rsidP="0024768C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EDE9A3D" w14:textId="655E85DD" w:rsidR="0024768C" w:rsidRPr="0024768C" w:rsidRDefault="0024768C" w:rsidP="0024768C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="1191"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46F54EC3" w14:textId="77777777" w:rsidR="00FF2C89" w:rsidRDefault="00FF2C89">
+    <w:p w14:paraId="74CEE93A" w14:textId="77777777" w:rsidR="00B76C1A" w:rsidRDefault="00B76C1A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="393AC4AE" w14:textId="77777777" w:rsidR="00FF2C89" w:rsidRDefault="00FF2C89">
+    <w:p w14:paraId="79009573" w14:textId="77777777" w:rsidR="00B76C1A" w:rsidRDefault="00B76C1A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4457ABEE" w14:textId="17283C38" w:rsidR="00265DCC" w:rsidRDefault="0065783A" w:rsidP="0065783A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7D9AE7CA" wp14:editId="65828E2F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-540385</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3816000" cy="432000"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Imagen 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -6901,51 +7090,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5400000" cy="5101200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="734A6844" w14:textId="628C41CB" w:rsidR="00265DCC" w:rsidRPr="005A4AAA" w:rsidRDefault="0024768C" w:rsidP="005A4AAA">
     <w:pPr>
       <w:spacing w:after="35" w:line="160" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="0054A0"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75F0D7E1" wp14:editId="73059636">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2160270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>5591810</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5400000" cy="5101200"/>
@@ -7070,51 +7259,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02080A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ECAB44C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A96D3AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
@@ -9771,240 +9960,246 @@
   <w:num w:numId="33" w16cid:durableId="987170251">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1867479372">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2071540971">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1021934025">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="35468214">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1648704410">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1368484333">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5224" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0065783A"/>
     <w:rsid w:val="000278C0"/>
     <w:rsid w:val="0006481C"/>
     <w:rsid w:val="000D1D44"/>
     <w:rsid w:val="000F00A6"/>
     <w:rsid w:val="000F25D6"/>
     <w:rsid w:val="001131BF"/>
     <w:rsid w:val="00136789"/>
     <w:rsid w:val="00147268"/>
     <w:rsid w:val="00157071"/>
     <w:rsid w:val="001974D1"/>
     <w:rsid w:val="001D34DB"/>
     <w:rsid w:val="00200BB9"/>
     <w:rsid w:val="00213A46"/>
     <w:rsid w:val="00231026"/>
     <w:rsid w:val="0024768C"/>
     <w:rsid w:val="002550A2"/>
     <w:rsid w:val="002640AF"/>
     <w:rsid w:val="00265DCC"/>
     <w:rsid w:val="0028455E"/>
     <w:rsid w:val="002B5C75"/>
+    <w:rsid w:val="002C5799"/>
     <w:rsid w:val="002E4EB5"/>
     <w:rsid w:val="00323074"/>
     <w:rsid w:val="00326FC4"/>
+    <w:rsid w:val="00336698"/>
     <w:rsid w:val="003377CF"/>
     <w:rsid w:val="00345421"/>
     <w:rsid w:val="0035471A"/>
     <w:rsid w:val="00382B6E"/>
-    <w:rsid w:val="003905A9"/>
     <w:rsid w:val="003A7530"/>
     <w:rsid w:val="003B40ED"/>
     <w:rsid w:val="003D346E"/>
     <w:rsid w:val="003F7AAA"/>
     <w:rsid w:val="00406E50"/>
     <w:rsid w:val="004656A9"/>
     <w:rsid w:val="00465A32"/>
     <w:rsid w:val="004C3807"/>
     <w:rsid w:val="004D028E"/>
     <w:rsid w:val="004D5C73"/>
     <w:rsid w:val="004D5DED"/>
     <w:rsid w:val="00562CC7"/>
     <w:rsid w:val="00566A24"/>
     <w:rsid w:val="00567DFA"/>
     <w:rsid w:val="005744AD"/>
     <w:rsid w:val="00597D41"/>
     <w:rsid w:val="005A4AAA"/>
     <w:rsid w:val="005D4169"/>
     <w:rsid w:val="005E5AE0"/>
     <w:rsid w:val="005F1EDE"/>
     <w:rsid w:val="005F48BF"/>
     <w:rsid w:val="00611C86"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065783A"/>
     <w:rsid w:val="006B4FE6"/>
     <w:rsid w:val="006C3122"/>
     <w:rsid w:val="006F3008"/>
     <w:rsid w:val="006F7AC4"/>
     <w:rsid w:val="00700161"/>
     <w:rsid w:val="00713EC4"/>
     <w:rsid w:val="007539C6"/>
     <w:rsid w:val="007845BD"/>
     <w:rsid w:val="00786D78"/>
     <w:rsid w:val="00790037"/>
     <w:rsid w:val="007B462E"/>
+    <w:rsid w:val="007C4DA2"/>
     <w:rsid w:val="007F4E65"/>
     <w:rsid w:val="00865497"/>
     <w:rsid w:val="00870D43"/>
     <w:rsid w:val="0087405D"/>
+    <w:rsid w:val="00886539"/>
     <w:rsid w:val="008C699A"/>
     <w:rsid w:val="008D6547"/>
+    <w:rsid w:val="009417F7"/>
     <w:rsid w:val="00952DAB"/>
     <w:rsid w:val="00954AB8"/>
     <w:rsid w:val="00962AE2"/>
     <w:rsid w:val="00977985"/>
     <w:rsid w:val="00984BB8"/>
     <w:rsid w:val="00996927"/>
+    <w:rsid w:val="009A134B"/>
     <w:rsid w:val="009D52D7"/>
     <w:rsid w:val="009F2FDB"/>
     <w:rsid w:val="009F7625"/>
     <w:rsid w:val="00A45A0F"/>
     <w:rsid w:val="00A54D96"/>
     <w:rsid w:val="00A57396"/>
     <w:rsid w:val="00AA6D7A"/>
-    <w:rsid w:val="00AD54AE"/>
+    <w:rsid w:val="00AB5703"/>
     <w:rsid w:val="00B146D7"/>
     <w:rsid w:val="00B5540F"/>
     <w:rsid w:val="00B71876"/>
+    <w:rsid w:val="00B76C1A"/>
     <w:rsid w:val="00BB3B1B"/>
     <w:rsid w:val="00BE0E23"/>
     <w:rsid w:val="00BE31FB"/>
     <w:rsid w:val="00BE5AD2"/>
     <w:rsid w:val="00C0692A"/>
     <w:rsid w:val="00C355F3"/>
     <w:rsid w:val="00C930A8"/>
     <w:rsid w:val="00CB4382"/>
     <w:rsid w:val="00CB64E5"/>
     <w:rsid w:val="00CE43AF"/>
     <w:rsid w:val="00CF0865"/>
     <w:rsid w:val="00D047F5"/>
     <w:rsid w:val="00D87212"/>
     <w:rsid w:val="00DA02AB"/>
     <w:rsid w:val="00DA0AA7"/>
     <w:rsid w:val="00DA72C1"/>
     <w:rsid w:val="00DC5228"/>
     <w:rsid w:val="00DC5609"/>
     <w:rsid w:val="00DD7186"/>
     <w:rsid w:val="00DF3934"/>
     <w:rsid w:val="00DF7B5E"/>
     <w:rsid w:val="00E070A8"/>
     <w:rsid w:val="00E25300"/>
     <w:rsid w:val="00E3548D"/>
     <w:rsid w:val="00E47774"/>
     <w:rsid w:val="00E6476C"/>
     <w:rsid w:val="00EC1A9C"/>
     <w:rsid w:val="00EF4E1B"/>
     <w:rsid w:val="00F0342B"/>
     <w:rsid w:val="00F27FD8"/>
     <w:rsid w:val="00F313C1"/>
     <w:rsid w:val="00FA281E"/>
     <w:rsid w:val="00FA3915"/>
     <w:rsid w:val="00FB5740"/>
     <w:rsid w:val="00FF0171"/>
-    <w:rsid w:val="00FF2C89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="16A5620E"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{DD1A856D-6D46-4EFE-85CE-78AFCA7523FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10776,51 +10971,51 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF3934"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF3934"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:transferencia.resultados@upct.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Excel_97-2003_Worksheet.xls"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPD@upct.es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Usuario\OneDrive%20-%20Universidad%20Polit&#233;cnica%20de%20Cartagena\Branding%202020\papeloficial_UPCT_EUT.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -11138,75 +11333,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CB1BCC3-2AE4-4F57-B8DE-81F1A6FF0917}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>papeloficial_UPCT_EUT</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2468</Words>
-  <Characters>13579</Characters>
+  <Words>2443</Words>
+  <Characters>13437</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UPCT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16015</CharactersWithSpaces>
+  <CharactersWithSpaces>15849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>6815782</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2050</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Marca UPCT</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6815782</vt:i4>
       </vt:variant>
       <vt:variant>